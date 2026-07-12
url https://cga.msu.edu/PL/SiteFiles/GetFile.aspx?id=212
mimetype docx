--- v0 (2026-05-07)
+++ v1 (2026-07-12)
@@ -2,55 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="233DE02F" w14:textId="77777777" w:rsidR="00AE52C4" w:rsidRPr="001577C8" w:rsidRDefault="00AE52C4" w:rsidP="00F052F5">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17CE21B3" w14:textId="77777777" w:rsidR="00AE52C4" w:rsidRPr="00A3017E" w:rsidRDefault="00AE52C4" w:rsidP="00FF79D7">
       <w:pPr>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="2F472F"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003715A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="2F472F"/>
@@ -1904,51 +1905,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="268B88C8" id="Straight Connector 34" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-.75pt,5.25pt" to="531pt,5.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1cO/n2gEAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9a6dJq1WXufgKL1U&#10;rdWkvRN28CIBg4B613/fgbXXUVtVStQLYmDem3mPYX07WsMOEKJG1/LlouYMnMROu33Lvz/ev/vI&#10;WUzCdcKgg5YfIfLbzds368E3sMIeTQeBEYmLzeBb3qfkm6qKsgcr4gI9OLpUGKxIFIZ91QUxELs1&#10;1aqub6oBQ+cDSoiRTu+mS74p/EqBTF+VipCYaTn1lsoayvqU12qzFs0+CN9reWpDvKILK7SjojPV&#10;nUiC/Qz6DyqrZcCIKi0k2gqV0hKKBlKzrH9T89ALD0ULmRP9bFP8f7Tyy2EXmO5afvWeMycsvdFD&#10;CkLv+8S26Bw5iIHRJTk1+NgQYOt24RRFvwtZ9qiCZcpo/4OGoBhB0thYfD7OPsOYmKTDmw/XV6vV&#10;NWfyfFdNFJnKh5g+AVqWNy032mULRCMOn2OispR6TsnHxuU1otHdvTamBHl4YGsCOwh69jQuc/OE&#10;e5ZFUUZWWdIkouzS0cDE+g0U2ULNTnLKQF44hZTg0pnXOMrOMEUdzMC6tP1P4Ck/Q6EM60vAM6JU&#10;RpdmsNUOw9+qX6xQU/7ZgUl3tuAJu2N53mINTV1x7vRD8lg/jwv88o83vwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhABrn8FzcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMT01Lw0AQvQv+h2UEb+1uIxaJ&#10;2RQRWsRbY0G8bbKTD5qdDdltmvrrneJBT8P74M172WZ2vZhwDJ0nDaulAoFUedtRo+HwsV08gQjR&#10;kDW9J9RwwQCb/PYmM6n1Z9rjVMRGcAiF1GhoYxxSKUPVojNh6Qck1mo/OhMZjo20ozlzuOtlotRa&#10;OtMRf2jNgK8tVsfi5DRsy/ry9b37fEvqXdIe3x8O+6lQWt/fzS/PICLO8c8M1/pcHXLuVPoT2SB6&#10;DYvVIzuZV3yvulonPK78ZWSeyf8L8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdXDv&#10;59oBAAAPBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;GufwXNwAAAAJAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" strokecolor="black [3213]"/>
+              <v:line w14:anchorId="5332A925" id="Straight Connector 34" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-.75pt,5.25pt" to="531pt,5.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQGPB7uwEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+SkaDcYcXpo0V2G&#10;rdjXXZWpWIAkCpIWO/9+lJw4xTYM2NCLYEp8j3yP9PZ2cpYdICaDvuPrVcMZeIW98fuOf/v68OYd&#10;ZylL30uLHjp+hMRvd69fbcfQwgYHtD1ERiQ+tWPo+JBzaIVIagAn0woDeHrUGJ3MFMa96KMcid1Z&#10;sWmaGzFi7ENEBSnR7f38yHeVX2tQ+ZPWCTKzHafecj1jPZ/KKXZb2e6jDINRpzbkf3ThpPFUdKG6&#10;l1myH9H8RuWMiphQ55VCJ1Bro6BqIDXr5hc1XwYZoGohc1JYbEovR6s+Hu78YyQbxpDaFB5jUTHp&#10;6Ji2JnynmVZd1Cmbqm3HxTaYMlN0efP2+mqzueZMnd/ETFGoQkz5PaBj5aPj1viiSLby8CFlKkup&#10;55RybX05E1rTPxhra1B2Ae5sZAdJU8zTukyNcM+yKCpIcRFRv/LRwsz6GTQzPTU7y6n7deGUSoHP&#10;Z17rKbvANHWwAJva9l+Bp/wChbp7/wJeELUy+ryAnfEY/1T9YoWe888OzLqLBU/YH+t4qzW0RNW5&#10;08KXLX0eV/jlt9z9BAAA//8DAFBLAwQUAAYACAAAACEAGufwXNwAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbExPTUvDQBC9C/6HZQRv7W4jFonZFBFaxFtjQbxtspMPmp0N2W2a+uud4kFPw/vgzXvZ&#10;Zna9mHAMnScNq6UCgVR521Gj4fCxXTyBCNGQNb0n1HDBAJv89iYzqfVn2uNUxEZwCIXUaGhjHFIp&#10;Q9WiM2HpByTWaj86ExmOjbSjOXO462Wi1Fo60xF/aM2Ary1Wx+LkNGzL+vL1vft8S+pd0h7fHw77&#10;qVBa39/NL88gIs7xzwzX+lwdcu5U+hPZIHoNi9UjO5lXfK+6Wic8rvxlZJ7J/wvyHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAQGPB7uwEAAN4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAa5/Bc3AAAAAkBAAAPAAAAAAAAAAAAAAAAABUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3213]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C56E7E" w14:textId="77777777" w:rsidR="00FF79D7" w:rsidRPr="00880139" w:rsidRDefault="00FF79D7" w:rsidP="00F529EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880139">
         <w:rPr>
@@ -3860,50 +3861,302 @@
       <w:r w:rsidRPr="009A5619">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ecruitment </w:t>
       </w:r>
       <w:r w:rsidR="004B6172">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5619">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rogram.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6E12DF43" w14:textId="7DCFEA15" w:rsidR="008A11C0" w:rsidRDefault="008A11C0" w:rsidP="008A11C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00837F43">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check19"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00837F43">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00837F43">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00837F43">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00837F43">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00837F43">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For USDA </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3525E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41E63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="008A62A2" w:rsidRPr="00CC30F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>USDA terms and conditions dated 12/31/2</w:t>
+        </w:r>
+        <w:r w:rsidR="00CC30F7" w:rsidRPr="00CC30F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008A62A2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and incorporating</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24949">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deviation </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00E24949" w:rsidRPr="006B4C12">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>2026-USDA-0001-F</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00603928">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Subrecipient </w:t>
+      </w:r>
+      <w:r w:rsidR="002921FE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>understands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603928">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that all Covered Individuals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B94B4A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that will </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>particip</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94B4A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on this project </w:t>
+      </w:r>
+      <w:r w:rsidR="00530B23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>must not have</w:t>
+      </w:r>
+      <w:r w:rsidR="00D631CC" w:rsidRPr="00D631CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participated within the past 10 years, in a </w:t>
+      </w:r>
+      <w:r w:rsidR="009D46CF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Malign Foreign Talent Recruitment Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00D631CC" w:rsidRPr="00D631CC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as defined in 42 U.S.C. § 19237</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB617C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p w14:paraId="4F2233CB" w14:textId="0CEC724B" w:rsidR="00E37145" w:rsidRPr="00CC7E49" w:rsidRDefault="00E37145" w:rsidP="00E37145">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7E49">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Responsible Conduct of Research (RCR)</w:t>
       </w:r>
       <w:r>
@@ -4213,137 +4466,145 @@
       <w:r w:rsidRPr="00E766CA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirements related</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to responsible conduct of r</w:t>
       </w:r>
       <w:r w:rsidRPr="00E766CA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>esearch.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44745503" w14:textId="0E8C9050" w:rsidR="00411925" w:rsidRPr="00E37145" w:rsidRDefault="00411925" w:rsidP="00411925">
+    <w:p w14:paraId="44745503" w14:textId="75021BA0" w:rsidR="00411925" w:rsidRPr="00E37145" w:rsidRDefault="00411925" w:rsidP="00411925">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Hlk216860461"/>
       <w:bookmarkStart w:id="23" w:name="_Hlk206407211"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Research Security Training</w:t>
       </w:r>
       <w:r w:rsidR="004B6172">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B6172" w:rsidRPr="004B6172">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(applicable to</w:t>
       </w:r>
       <w:r w:rsidR="001B6257">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> all DOE</w:t>
       </w:r>
-      <w:r w:rsidR="0057310F">
-[...37 lines deleted...]
-        <w:t>; and NIH proposals being submitted after May 25, 2026</w:t>
+      <w:r w:rsidR="00FD6500">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, NSF, NIH</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3B7E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and USDA </w:t>
+      </w:r>
+      <w:r w:rsidR="00F67353">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3B7E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; and NASA proposals submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="00A248B9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as of</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3B7E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8/5/2026</w:t>
       </w:r>
       <w:r w:rsidR="004B6172" w:rsidRPr="004B6172">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4D21">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CA787C" w14:textId="1D5883FD" w:rsidR="001B6257" w:rsidRDefault="00411925" w:rsidP="00411925">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -4691,83 +4952,358 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been trained on </w:t>
       </w:r>
       <w:r w:rsidR="004146C9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NIH’s Other Support Disclosure requirements</w:t>
       </w:r>
       <w:r w:rsidR="00B61A55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, outlined in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00B61A55" w:rsidRPr="00B61A55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>NOT-OD-25-133</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B61A55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="55F6DFC6" w14:textId="77777777" w:rsidR="001B6257" w:rsidRDefault="001B6257" w:rsidP="00411925">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="4E4689DD" w14:textId="388CF61F" w:rsidR="00603AC3" w:rsidRPr="00E37145" w:rsidRDefault="00E8116F" w:rsidP="00603AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Foreign Ownership, Control, or Influence</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0464A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FOCI) by a Country of Concern</w:t>
+      </w:r>
+      <w:r w:rsidR="00603AC3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00603AC3" w:rsidRPr="004B6172">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(applicable to</w:t>
+      </w:r>
+      <w:r w:rsidR="00603AC3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0464A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>USDA projects</w:t>
+      </w:r>
+      <w:r w:rsidR="00603AC3" w:rsidRPr="004B6172">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00603AC3" w:rsidRPr="001A4D21">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0323B2DD" w14:textId="6F8B423B" w:rsidR="00603AC3" w:rsidRDefault="00603AC3" w:rsidP="00603AC3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00837F43">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check19"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00837F43">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00837F43">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00837F43">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00837F43">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00837F43">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00603928">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Subrecipient certifies that</w:t>
+      </w:r>
+      <w:r w:rsidR="008553BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neither itself </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5102">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nor any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007973DB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of th</w:t>
+      </w:r>
+      <w:r w:rsidR="00440E8F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e subrecipient’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0464A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Covered Individuals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participating in this project </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5102">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are subject to FOCI as defined </w:t>
+      </w:r>
+      <w:r w:rsidR="008569EA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="008569EA" w:rsidRPr="008569EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>USDA deviation 2026-USDA-0001-F</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008569EA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="002F103E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DA499B" w14:textId="77777777" w:rsidR="00603AC3" w:rsidRDefault="00603AC3" w:rsidP="00411925">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3FB5F687" w14:textId="77777777" w:rsidR="00261C78" w:rsidRDefault="00261C78" w:rsidP="00F529EB">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00261C78">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:highlight w:val="black"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION B- </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF79D7">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:highlight w:val="black"/>
         </w:rPr>
         <w:t>CERTIFICATIONS</w:t>
       </w:r>
       <w:r w:rsidR="00FF79D7" w:rsidRPr="00FF79D7">
@@ -5396,51 +5932,51 @@
         </w:rPr>
         <w:t>educed F&amp;A rate that we hereby agree to accept</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF191C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. Limited F&amp;A in the solicitation)</w:t>
       </w:r>
       <w:r w:rsidR="00334D92" w:rsidRPr="00EF191C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00334D92" w:rsidRPr="002E4821">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5D3876" w14:textId="113F774D" w:rsidR="002E4821" w:rsidRPr="002E4821" w:rsidRDefault="002E4821" w:rsidP="00635AB4">
+    <w:p w14:paraId="7A5D3876" w14:textId="119BCAE6" w:rsidR="002E4821" w:rsidRPr="002E4821" w:rsidRDefault="002E4821" w:rsidP="00635AB4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4821">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -5606,76 +6142,93 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">udit </w:t>
       </w:r>
       <w:r w:rsidRPr="002E4821">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>equirements for Federal Awards</w:t>
       </w:r>
-      <w:r w:rsidR="00361B3F">
+      <w:r w:rsidR="00CF006D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>, or for NIH proposals</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5C7B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF006D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10% MTDC de minimis rate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32531CDE" w14:textId="46DC65EA" w:rsidR="002E4821" w:rsidRDefault="007E74E3" w:rsidP="00635AB4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4821">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="Check5"/>
       <w:r w:rsidR="00334D92" w:rsidRPr="002E4821">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002E4821">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -5978,51 +6531,50 @@
       <w:r w:rsidR="0051484E" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="588CC707" w14:textId="77777777" w:rsidR="00880139" w:rsidRDefault="007E74E3" w:rsidP="00635AB4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="29" w:name="Check9"/>
       <w:r w:rsidR="0051484E" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
@@ -6648,51 +7200,51 @@
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="00E16F0E" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subrecipient does not have an activ</w:t>
       </w:r>
       <w:r w:rsidR="00C63141">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e and/or </w:t>
       </w:r>
       <w:r w:rsidR="00E16F0E" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">enforced conflict of interest policy and hereby agrees to abide by MSU’s policy and related procedures. See policy at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00EF090E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.hr.msu.edu/policies-procedures/faculty-academic-staff/faculty-handbook/conflicts_of_interest.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00635D63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E16F0E" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
@@ -6715,51 +7267,51 @@
       </w:r>
       <w:r w:rsidR="00971891">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Non-Employee </w:t>
       </w:r>
       <w:r w:rsidR="002A353B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Conflict of Interest Form</w:t>
       </w:r>
       <w:r w:rsidR="00C63141">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, which can be found at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00EF090E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://coi.msu.edu/forms/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C616F" w:rsidRPr="00D54AD2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00971891" w:rsidRPr="00D54AD2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -8010,62 +8562,52 @@
         </w:rPr>
         <w:t xml:space="preserve">has the capability to identify, in its accounts, all Federal awards received </w:t>
       </w:r>
       <w:r w:rsidR="000922A1" w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and associated expenses as well as the Federal programs under which</w:t>
       </w:r>
       <w:r w:rsidR="00706522" w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> they </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">were </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>were received;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="36A6DD7A" w14:textId="77777777" w:rsidR="00C66C6D" w:rsidRDefault="00BD5C0D" w:rsidP="00C66C6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">maintains internal controls to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C66C6D">
@@ -8109,144 +8651,115 @@
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rovision</w:t>
       </w:r>
       <w:r w:rsidR="000922A1" w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of contracts or </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> of contracts or grants;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3A8B5189" w14:textId="77777777" w:rsidR="00C66C6D" w:rsidRDefault="00BD5C0D" w:rsidP="00C66C6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">complies with applicable laws and </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>complies with applicable laws and regulations;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0DC3C1CD" w14:textId="77777777" w:rsidR="00C66C6D" w:rsidRDefault="00BD5C0D" w:rsidP="00C66C6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>can prepare appropriate</w:t>
       </w:r>
       <w:r w:rsidR="00324FA8" w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> financial </w:t>
-[...8 lines deleted...]
-        <w:t>statements</w:t>
+        <w:t xml:space="preserve"> financial statements</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="29EE7E76" w14:textId="77777777" w:rsidR="009A42C7" w:rsidRDefault="00BD5C0D" w:rsidP="00C66C6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>there</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -8402,51 +8915,50 @@
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7960E3F5" w14:textId="77777777" w:rsidR="007F1889" w:rsidRPr="009D5013" w:rsidRDefault="007F1889" w:rsidP="00D6502F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063285B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>COMMENTS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15161A6E" w14:textId="77777777" w:rsidR="009D5013" w:rsidRDefault="007E74E3" w:rsidP="00D6502F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text21"/>
@@ -8736,74 +9248,74 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00600BA1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213E3C81" w14:textId="77777777" w:rsidR="00ED5C16" w:rsidRPr="00600BA1" w:rsidRDefault="00ED5C16" w:rsidP="00B42AED">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67058023" w14:textId="77777777" w:rsidR="00F74255" w:rsidRDefault="00336937" w:rsidP="00F74255">
+    <w:p w14:paraId="67058023" w14:textId="77777777" w:rsidR="00F74255" w:rsidRDefault="00D25386" w:rsidP="00F74255">
       <w:r>
         <w:pict w14:anchorId="1427EC4C">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:235.6pt;height:34.55pt">
-            <v:imagedata r:id="rId12" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:235.4pt;height:34.6pt">
+            <v:imagedata r:id="rId15" o:title=""/>
             <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
             <o:signatureline v:ext="edit" id="{5F1AA347-0766-4120-AB10-C45D8769FF8D}" provid="{00000000-0000-0000-0000-000000000000}" issignatureline="t"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5911B58D" w14:textId="77777777" w:rsidR="00B42AED" w:rsidRPr="00F74255" w:rsidRDefault="00B42AED" w:rsidP="00F74255">
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Signature of Authorized Official for Subrecipient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00600BA1">
         <w:rPr>
@@ -8825,51 +9337,51 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7110"/>
         <w:gridCol w:w="3680"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED5C16" w14:paraId="65D96D2A" w14:textId="77777777" w:rsidTr="00ED5C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13B10C14" w14:textId="41EE4AFF" w:rsidR="00ED5C16" w:rsidRDefault="00773AA5" w:rsidP="00DB1020">
+          <w:p w14:paraId="13B10C14" w14:textId="41EE4AFF" w:rsidR="00ED5C16" w:rsidRDefault="00D25386" w:rsidP="00DB1020">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="440735180"/>
                 <w:placeholder>
                   <w:docPart w:val="4E805BC712EB41138783B77D14E77076"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
@@ -8948,51 +9460,51 @@
                 </w:r>
                 <w:r w:rsidR="00890CA2">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t> </w:t>
                 </w:r>
                 <w:r w:rsidR="00890CA2">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A291A0F" w14:textId="0B499B3D" w:rsidR="00ED5C16" w:rsidRDefault="00773AA5" w:rsidP="00DB1020">
+          <w:p w14:paraId="0A291A0F" w14:textId="0B499B3D" w:rsidR="00ED5C16" w:rsidRDefault="00D25386" w:rsidP="00DB1020">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="613099253"/>
                 <w:placeholder>
                   <w:docPart w:val="914E1374218744B2A7B60DDCB629CAD2"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
@@ -9261,51 +9773,87 @@
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF69CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">overed </w:t>
       </w:r>
       <w:r w:rsidR="002855B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF69CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ndividual” as an individual who (A) contributes in a substantive, meaningful way to the scientific development or execution of a research and development project proposed to be carried out with a research and development award from a Federal research agency; and (B) is designated as a </w:t>
+        <w:t xml:space="preserve">ndividual” as an individual who (A) contributes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF69CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF69CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a substantive, meaningful way to the scientific development or execution of a research and development project proposed to be carried out with a research and development award from a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF69CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Federal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF69CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research agency; and (B) is designated as a </w:t>
       </w:r>
       <w:r w:rsidR="002855B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF69CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">overed </w:t>
       </w:r>
       <w:r w:rsidR="002855B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
@@ -9313,72 +9861,72 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ndividual by the Federal research agency concerned</w:t>
       </w:r>
       <w:r w:rsidRPr="00732FCF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66149ADF" w14:textId="77777777" w:rsidR="00CC3F92" w:rsidRPr="000C4AAC" w:rsidRDefault="00CC3F92" w:rsidP="00D6502F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC3F92" w:rsidRPr="000C4AAC" w:rsidSect="008E2F46">
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="288" w:right="720" w:bottom="90" w:left="720" w:header="288" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54A23655" w14:textId="77777777" w:rsidR="00773AA5" w:rsidRDefault="00773AA5" w:rsidP="00AD36F2">
+    <w:p w14:paraId="466167F1" w14:textId="77777777" w:rsidR="00D25386" w:rsidRDefault="00D25386" w:rsidP="00AD36F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40429963" w14:textId="77777777" w:rsidR="00773AA5" w:rsidRDefault="00773AA5" w:rsidP="00AD36F2">
+    <w:p w14:paraId="4525A739" w14:textId="77777777" w:rsidR="00D25386" w:rsidRDefault="00D25386" w:rsidP="00AD36F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9395,51 +9943,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9532,74 +10079,72 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C70A85">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4CF7D5AF" w14:textId="776B6AC2" w:rsidR="00E0631F" w:rsidRDefault="00252BB8">
+  <w:p w14:paraId="4CF7D5AF" w14:textId="16A3CECA" w:rsidR="00E0631F" w:rsidRDefault="00252BB8">
     <w:r>
       <w:t xml:space="preserve">Version dated </w:t>
     </w:r>
-    <w:bookmarkStart w:id="41" w:name="_Hlk216860601"/>
-[...1 lines deleted...]
-      <w:t>12/17/2025</w:t>
+    <w:r w:rsidR="00E8386A">
+      <w:t>6/22/26</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="41"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03C46C04" w14:textId="77777777" w:rsidR="00773AA5" w:rsidRDefault="00773AA5" w:rsidP="00AD36F2">
+    <w:p w14:paraId="7E98ADFE" w14:textId="77777777" w:rsidR="00D25386" w:rsidRDefault="00D25386" w:rsidP="00AD36F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76EB50FD" w14:textId="77777777" w:rsidR="00773AA5" w:rsidRDefault="00773AA5" w:rsidP="00AD36F2">
+    <w:p w14:paraId="4179A0EF" w14:textId="77777777" w:rsidR="00D25386" w:rsidRDefault="00D25386" w:rsidP="00AD36F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2714320D" w14:textId="79D9E6B1" w:rsidR="00E0631F" w:rsidRDefault="00E0631F" w:rsidP="00953274">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00880139">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F5DC9D1" wp14:editId="1C1419D7">
           <wp:extent cx="2178685" cy="516890"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="31" name="Picture 16" descr="http://ts2.mm.bing.net/th?id=I4800794792100269&amp;pid=1.7&amp;w=229&amp;h=54&amp;c=7&amp;rs=1">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
@@ -10707,92 +11252,93 @@
   <w:num w:numId="5" w16cid:durableId="869415661">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="769278059">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="391585625">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1911689602">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1141271155">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1088843947">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Mb+maStuzm+PFGPtbdDT0c3iWFIwbDwLhm/2c9RbDzQRee45CeAcHEhx1oeqFkR8LhdBP41X2KqtvwPmXU7ZSg==" w:salt="Od4cXB0GJaxkQWe7Oir0lQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Adsp+k9YNuy4ERD5xlSAQN7R9ltH5SvzGjuhIBZo9o0A7kQDsxTu8ix6Iue0qXImHLMOnUcky0pF6MZGb+TRag==" w:salt="sREpaQWD0uyNc3wDC/teRQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD36F2"/>
     <w:rsid w:val="00001472"/>
     <w:rsid w:val="00006CE0"/>
     <w:rsid w:val="000175C5"/>
     <w:rsid w:val="00023FDD"/>
     <w:rsid w:val="000258B2"/>
     <w:rsid w:val="000443CF"/>
     <w:rsid w:val="00052C1E"/>
     <w:rsid w:val="00062481"/>
     <w:rsid w:val="00075655"/>
     <w:rsid w:val="000825A4"/>
     <w:rsid w:val="00082EF1"/>
     <w:rsid w:val="000860B5"/>
     <w:rsid w:val="000922A1"/>
     <w:rsid w:val="00093EAA"/>
     <w:rsid w:val="000962B1"/>
     <w:rsid w:val="000964F3"/>
+    <w:rsid w:val="000A3B7E"/>
     <w:rsid w:val="000B32B8"/>
     <w:rsid w:val="000B4043"/>
     <w:rsid w:val="000B51C2"/>
     <w:rsid w:val="000B6E39"/>
     <w:rsid w:val="000C12DB"/>
     <w:rsid w:val="000C4732"/>
     <w:rsid w:val="000C4AAC"/>
     <w:rsid w:val="000C78E7"/>
     <w:rsid w:val="000D548B"/>
     <w:rsid w:val="000E2B5C"/>
     <w:rsid w:val="000F675E"/>
     <w:rsid w:val="00103974"/>
     <w:rsid w:val="0011138D"/>
     <w:rsid w:val="001135E7"/>
     <w:rsid w:val="00114DF0"/>
     <w:rsid w:val="00122263"/>
     <w:rsid w:val="00125582"/>
     <w:rsid w:val="00126D8B"/>
     <w:rsid w:val="00132789"/>
     <w:rsid w:val="0014620A"/>
     <w:rsid w:val="00151F6E"/>
     <w:rsid w:val="00155EFE"/>
     <w:rsid w:val="0015658B"/>
     <w:rsid w:val="001577C8"/>
     <w:rsid w:val="001649DA"/>
@@ -10803,403 +11349,447 @@
     <w:rsid w:val="001A4D21"/>
     <w:rsid w:val="001A57A3"/>
     <w:rsid w:val="001B2BF5"/>
     <w:rsid w:val="001B6257"/>
     <w:rsid w:val="001C314D"/>
     <w:rsid w:val="001C432F"/>
     <w:rsid w:val="001C4A5D"/>
     <w:rsid w:val="001C7038"/>
     <w:rsid w:val="001C7362"/>
     <w:rsid w:val="001E0A64"/>
     <w:rsid w:val="001E0F28"/>
     <w:rsid w:val="001E153E"/>
     <w:rsid w:val="001E1F32"/>
     <w:rsid w:val="001F4C36"/>
     <w:rsid w:val="001F4E3F"/>
     <w:rsid w:val="0020152E"/>
     <w:rsid w:val="00207DC0"/>
     <w:rsid w:val="00210AD9"/>
     <w:rsid w:val="00216BF7"/>
     <w:rsid w:val="002244AE"/>
     <w:rsid w:val="002269E1"/>
     <w:rsid w:val="00232577"/>
     <w:rsid w:val="00232FC5"/>
     <w:rsid w:val="00237B44"/>
     <w:rsid w:val="0024314C"/>
+    <w:rsid w:val="00246D09"/>
     <w:rsid w:val="00252BB8"/>
     <w:rsid w:val="00255FEF"/>
     <w:rsid w:val="00261C78"/>
     <w:rsid w:val="002654CE"/>
     <w:rsid w:val="00282699"/>
     <w:rsid w:val="002855B5"/>
     <w:rsid w:val="002863EB"/>
+    <w:rsid w:val="002921FE"/>
     <w:rsid w:val="002A116B"/>
     <w:rsid w:val="002A353B"/>
     <w:rsid w:val="002A7A1B"/>
     <w:rsid w:val="002C12F9"/>
     <w:rsid w:val="002C4348"/>
     <w:rsid w:val="002C6EBB"/>
     <w:rsid w:val="002C7618"/>
     <w:rsid w:val="002D35A6"/>
     <w:rsid w:val="002E4821"/>
+    <w:rsid w:val="002F103E"/>
     <w:rsid w:val="00301E4F"/>
     <w:rsid w:val="003100EA"/>
     <w:rsid w:val="00312619"/>
     <w:rsid w:val="00313262"/>
     <w:rsid w:val="003208C3"/>
     <w:rsid w:val="00324FA8"/>
     <w:rsid w:val="00326B0A"/>
     <w:rsid w:val="00333303"/>
     <w:rsid w:val="00334D92"/>
     <w:rsid w:val="00336047"/>
     <w:rsid w:val="00336937"/>
     <w:rsid w:val="00345C89"/>
     <w:rsid w:val="00346D9A"/>
     <w:rsid w:val="003539DB"/>
     <w:rsid w:val="00361B3F"/>
     <w:rsid w:val="0036359D"/>
     <w:rsid w:val="0036361C"/>
     <w:rsid w:val="003715A0"/>
     <w:rsid w:val="00376F3E"/>
     <w:rsid w:val="003810A4"/>
     <w:rsid w:val="00381191"/>
     <w:rsid w:val="0038326F"/>
     <w:rsid w:val="00383F89"/>
     <w:rsid w:val="00390B2D"/>
     <w:rsid w:val="003A4879"/>
     <w:rsid w:val="003B6D13"/>
     <w:rsid w:val="003C0C6E"/>
     <w:rsid w:val="003F4CFB"/>
     <w:rsid w:val="003F7D60"/>
     <w:rsid w:val="00411925"/>
     <w:rsid w:val="004146C9"/>
     <w:rsid w:val="00424232"/>
     <w:rsid w:val="004251B3"/>
     <w:rsid w:val="00425E7F"/>
     <w:rsid w:val="0043697D"/>
+    <w:rsid w:val="00440E8F"/>
     <w:rsid w:val="004439AE"/>
     <w:rsid w:val="004451BF"/>
     <w:rsid w:val="004506C8"/>
     <w:rsid w:val="00450BD7"/>
     <w:rsid w:val="00465CA3"/>
     <w:rsid w:val="00470E52"/>
     <w:rsid w:val="00470EEF"/>
     <w:rsid w:val="004722DE"/>
     <w:rsid w:val="00476380"/>
     <w:rsid w:val="00490149"/>
     <w:rsid w:val="00491FF6"/>
     <w:rsid w:val="00496724"/>
     <w:rsid w:val="004A1150"/>
     <w:rsid w:val="004B1A73"/>
     <w:rsid w:val="004B364D"/>
     <w:rsid w:val="004B6172"/>
     <w:rsid w:val="004B6B5C"/>
     <w:rsid w:val="004C3A95"/>
     <w:rsid w:val="004D204E"/>
     <w:rsid w:val="004D2EEE"/>
     <w:rsid w:val="004E074C"/>
     <w:rsid w:val="004E38F8"/>
     <w:rsid w:val="004E3C1E"/>
     <w:rsid w:val="004F1DA8"/>
     <w:rsid w:val="004F7A17"/>
     <w:rsid w:val="00501669"/>
     <w:rsid w:val="00507A4B"/>
     <w:rsid w:val="005100B6"/>
     <w:rsid w:val="00512673"/>
     <w:rsid w:val="00513BEE"/>
     <w:rsid w:val="0051484E"/>
+    <w:rsid w:val="00527BF7"/>
+    <w:rsid w:val="00530B23"/>
     <w:rsid w:val="0053469B"/>
     <w:rsid w:val="00545670"/>
     <w:rsid w:val="00546549"/>
     <w:rsid w:val="00553910"/>
     <w:rsid w:val="00554971"/>
     <w:rsid w:val="0056450C"/>
     <w:rsid w:val="00565714"/>
     <w:rsid w:val="00570122"/>
     <w:rsid w:val="0057310F"/>
     <w:rsid w:val="0057700B"/>
     <w:rsid w:val="00580073"/>
     <w:rsid w:val="005A00F7"/>
     <w:rsid w:val="005A3163"/>
     <w:rsid w:val="005B3D5A"/>
+    <w:rsid w:val="005B4442"/>
     <w:rsid w:val="005B62F2"/>
+    <w:rsid w:val="005C19E2"/>
     <w:rsid w:val="005C2853"/>
     <w:rsid w:val="005D2406"/>
     <w:rsid w:val="005D338B"/>
     <w:rsid w:val="005D3E3E"/>
     <w:rsid w:val="005F1E0B"/>
     <w:rsid w:val="00600BA1"/>
     <w:rsid w:val="0060311D"/>
     <w:rsid w:val="00603928"/>
+    <w:rsid w:val="00603AC3"/>
     <w:rsid w:val="0060786F"/>
     <w:rsid w:val="00621D72"/>
     <w:rsid w:val="006235FB"/>
     <w:rsid w:val="006274A4"/>
     <w:rsid w:val="006305B5"/>
     <w:rsid w:val="0063285B"/>
     <w:rsid w:val="00634DE4"/>
     <w:rsid w:val="00634FF4"/>
     <w:rsid w:val="00635AB4"/>
     <w:rsid w:val="00635D63"/>
     <w:rsid w:val="00636A7A"/>
+    <w:rsid w:val="00637414"/>
     <w:rsid w:val="006428F6"/>
     <w:rsid w:val="00643DDF"/>
     <w:rsid w:val="00651BB0"/>
     <w:rsid w:val="006530B9"/>
     <w:rsid w:val="00655688"/>
     <w:rsid w:val="0066023E"/>
     <w:rsid w:val="006603FA"/>
+    <w:rsid w:val="00665C4F"/>
     <w:rsid w:val="00667D09"/>
     <w:rsid w:val="00667D0C"/>
     <w:rsid w:val="00672F30"/>
     <w:rsid w:val="00674AB4"/>
     <w:rsid w:val="00682E6C"/>
     <w:rsid w:val="006903A2"/>
     <w:rsid w:val="00697457"/>
     <w:rsid w:val="006A04BF"/>
+    <w:rsid w:val="006B4C12"/>
     <w:rsid w:val="006D3ACB"/>
     <w:rsid w:val="00706522"/>
+    <w:rsid w:val="007132B0"/>
     <w:rsid w:val="00720ED7"/>
     <w:rsid w:val="00724A2D"/>
     <w:rsid w:val="00734D53"/>
     <w:rsid w:val="007368AA"/>
     <w:rsid w:val="00746B47"/>
     <w:rsid w:val="0075218D"/>
     <w:rsid w:val="007535CA"/>
     <w:rsid w:val="00757B61"/>
     <w:rsid w:val="007606F5"/>
     <w:rsid w:val="00766D06"/>
     <w:rsid w:val="0077100F"/>
     <w:rsid w:val="00773AA5"/>
     <w:rsid w:val="00795DAF"/>
+    <w:rsid w:val="007973DB"/>
     <w:rsid w:val="007A3047"/>
     <w:rsid w:val="007A3DD1"/>
     <w:rsid w:val="007A4927"/>
+    <w:rsid w:val="007A5C7B"/>
+    <w:rsid w:val="007A7C47"/>
     <w:rsid w:val="007C2A88"/>
     <w:rsid w:val="007C3D55"/>
     <w:rsid w:val="007C616F"/>
     <w:rsid w:val="007C70DF"/>
     <w:rsid w:val="007E0890"/>
     <w:rsid w:val="007E3112"/>
     <w:rsid w:val="007E74E3"/>
     <w:rsid w:val="007F1889"/>
     <w:rsid w:val="007F50DD"/>
     <w:rsid w:val="007F5AEA"/>
     <w:rsid w:val="007F7F61"/>
     <w:rsid w:val="008008B7"/>
     <w:rsid w:val="008019FF"/>
     <w:rsid w:val="00813B22"/>
     <w:rsid w:val="0082140D"/>
     <w:rsid w:val="00837F43"/>
     <w:rsid w:val="00842776"/>
     <w:rsid w:val="00846BE2"/>
     <w:rsid w:val="00846F6B"/>
+    <w:rsid w:val="008553BD"/>
     <w:rsid w:val="00855EE9"/>
+    <w:rsid w:val="008569EA"/>
     <w:rsid w:val="00856FE6"/>
     <w:rsid w:val="00880139"/>
     <w:rsid w:val="00887C21"/>
     <w:rsid w:val="00890CA2"/>
     <w:rsid w:val="008931D8"/>
     <w:rsid w:val="00893C80"/>
     <w:rsid w:val="008A0EB5"/>
+    <w:rsid w:val="008A11C0"/>
     <w:rsid w:val="008A15DE"/>
     <w:rsid w:val="008A25B6"/>
+    <w:rsid w:val="008A62A2"/>
     <w:rsid w:val="008B7637"/>
     <w:rsid w:val="008C7C13"/>
     <w:rsid w:val="008D4E97"/>
     <w:rsid w:val="008E2F46"/>
     <w:rsid w:val="00901937"/>
     <w:rsid w:val="00902CB8"/>
     <w:rsid w:val="0090441A"/>
     <w:rsid w:val="00914F48"/>
     <w:rsid w:val="00917CEB"/>
     <w:rsid w:val="00925AEA"/>
     <w:rsid w:val="00940C86"/>
     <w:rsid w:val="00942270"/>
     <w:rsid w:val="009514AB"/>
     <w:rsid w:val="00953274"/>
     <w:rsid w:val="00954383"/>
     <w:rsid w:val="00954666"/>
     <w:rsid w:val="00957441"/>
     <w:rsid w:val="00962DE8"/>
     <w:rsid w:val="00970785"/>
     <w:rsid w:val="00971891"/>
     <w:rsid w:val="00987220"/>
     <w:rsid w:val="00990119"/>
+    <w:rsid w:val="0099295C"/>
     <w:rsid w:val="009935C0"/>
     <w:rsid w:val="009A17B8"/>
+    <w:rsid w:val="009A1CC7"/>
     <w:rsid w:val="009A42C7"/>
     <w:rsid w:val="009A5619"/>
     <w:rsid w:val="009B0B37"/>
     <w:rsid w:val="009B1687"/>
     <w:rsid w:val="009B212D"/>
+    <w:rsid w:val="009C5102"/>
     <w:rsid w:val="009D134D"/>
+    <w:rsid w:val="009D46CF"/>
     <w:rsid w:val="009D5013"/>
     <w:rsid w:val="009E048C"/>
     <w:rsid w:val="009E09A1"/>
     <w:rsid w:val="009E15F7"/>
     <w:rsid w:val="009E1CC4"/>
     <w:rsid w:val="009E3611"/>
     <w:rsid w:val="009E4F30"/>
     <w:rsid w:val="009E668B"/>
     <w:rsid w:val="009F156F"/>
     <w:rsid w:val="009F5692"/>
     <w:rsid w:val="00A045FF"/>
     <w:rsid w:val="00A05C49"/>
     <w:rsid w:val="00A14512"/>
+    <w:rsid w:val="00A205CD"/>
+    <w:rsid w:val="00A248B9"/>
     <w:rsid w:val="00A3017E"/>
     <w:rsid w:val="00A303D1"/>
+    <w:rsid w:val="00A41E63"/>
     <w:rsid w:val="00A47299"/>
     <w:rsid w:val="00A6300B"/>
     <w:rsid w:val="00A66C72"/>
     <w:rsid w:val="00A73244"/>
     <w:rsid w:val="00A75734"/>
     <w:rsid w:val="00A77620"/>
     <w:rsid w:val="00A85509"/>
     <w:rsid w:val="00AA248A"/>
     <w:rsid w:val="00AC1901"/>
     <w:rsid w:val="00AC2C91"/>
     <w:rsid w:val="00AC7EE0"/>
     <w:rsid w:val="00AD36F2"/>
     <w:rsid w:val="00AD6B1D"/>
     <w:rsid w:val="00AE52C4"/>
     <w:rsid w:val="00AF0325"/>
     <w:rsid w:val="00AF0423"/>
     <w:rsid w:val="00AF0C1C"/>
     <w:rsid w:val="00AF4173"/>
     <w:rsid w:val="00AF47CA"/>
     <w:rsid w:val="00B2146C"/>
     <w:rsid w:val="00B35EC9"/>
     <w:rsid w:val="00B377F2"/>
     <w:rsid w:val="00B42AED"/>
     <w:rsid w:val="00B545C9"/>
     <w:rsid w:val="00B57037"/>
     <w:rsid w:val="00B61A55"/>
     <w:rsid w:val="00B8216B"/>
     <w:rsid w:val="00B84B65"/>
     <w:rsid w:val="00B85E5F"/>
+    <w:rsid w:val="00B94B4A"/>
     <w:rsid w:val="00BA06C0"/>
     <w:rsid w:val="00BA771D"/>
     <w:rsid w:val="00BB2AB8"/>
+    <w:rsid w:val="00BB617C"/>
     <w:rsid w:val="00BC78E2"/>
     <w:rsid w:val="00BD52F5"/>
     <w:rsid w:val="00BD5C0D"/>
     <w:rsid w:val="00BF1682"/>
     <w:rsid w:val="00C11154"/>
     <w:rsid w:val="00C122C5"/>
     <w:rsid w:val="00C13978"/>
     <w:rsid w:val="00C16DDB"/>
     <w:rsid w:val="00C21172"/>
     <w:rsid w:val="00C2532C"/>
     <w:rsid w:val="00C26120"/>
     <w:rsid w:val="00C33DE8"/>
     <w:rsid w:val="00C3705F"/>
     <w:rsid w:val="00C50F42"/>
     <w:rsid w:val="00C63141"/>
     <w:rsid w:val="00C66C6D"/>
     <w:rsid w:val="00C70A85"/>
     <w:rsid w:val="00C745D3"/>
     <w:rsid w:val="00C77D91"/>
     <w:rsid w:val="00C84A58"/>
     <w:rsid w:val="00C90732"/>
     <w:rsid w:val="00C92CD0"/>
     <w:rsid w:val="00C96182"/>
     <w:rsid w:val="00C964D9"/>
     <w:rsid w:val="00CA05CD"/>
     <w:rsid w:val="00CA5EEF"/>
     <w:rsid w:val="00CA7648"/>
     <w:rsid w:val="00CB7F2D"/>
+    <w:rsid w:val="00CC30F7"/>
     <w:rsid w:val="00CC39B8"/>
     <w:rsid w:val="00CC3F92"/>
     <w:rsid w:val="00CC5C27"/>
     <w:rsid w:val="00CC5CC7"/>
     <w:rsid w:val="00CC7E49"/>
+    <w:rsid w:val="00CF006D"/>
     <w:rsid w:val="00CF49D3"/>
     <w:rsid w:val="00D10771"/>
     <w:rsid w:val="00D16089"/>
     <w:rsid w:val="00D20167"/>
     <w:rsid w:val="00D24336"/>
+    <w:rsid w:val="00D25386"/>
+    <w:rsid w:val="00D26C7B"/>
     <w:rsid w:val="00D37578"/>
     <w:rsid w:val="00D43DF7"/>
     <w:rsid w:val="00D53848"/>
     <w:rsid w:val="00D54AD2"/>
     <w:rsid w:val="00D627FC"/>
+    <w:rsid w:val="00D631CC"/>
     <w:rsid w:val="00D6502F"/>
     <w:rsid w:val="00D66BC7"/>
     <w:rsid w:val="00D94285"/>
     <w:rsid w:val="00DA02BC"/>
     <w:rsid w:val="00DA5394"/>
     <w:rsid w:val="00DB1020"/>
     <w:rsid w:val="00DB124A"/>
     <w:rsid w:val="00DD006F"/>
     <w:rsid w:val="00DE3A62"/>
     <w:rsid w:val="00DE4036"/>
     <w:rsid w:val="00DE7288"/>
     <w:rsid w:val="00DF12D1"/>
     <w:rsid w:val="00E01C45"/>
     <w:rsid w:val="00E0631F"/>
     <w:rsid w:val="00E07CC5"/>
     <w:rsid w:val="00E11951"/>
     <w:rsid w:val="00E12824"/>
     <w:rsid w:val="00E16F0E"/>
+    <w:rsid w:val="00E24949"/>
     <w:rsid w:val="00E34C11"/>
+    <w:rsid w:val="00E3525E"/>
     <w:rsid w:val="00E37145"/>
     <w:rsid w:val="00E3752C"/>
     <w:rsid w:val="00E40B6D"/>
     <w:rsid w:val="00E5453D"/>
+    <w:rsid w:val="00E61D59"/>
     <w:rsid w:val="00E72698"/>
     <w:rsid w:val="00E74B55"/>
     <w:rsid w:val="00E74D03"/>
     <w:rsid w:val="00E7639D"/>
     <w:rsid w:val="00E766CA"/>
     <w:rsid w:val="00E80633"/>
+    <w:rsid w:val="00E8116F"/>
+    <w:rsid w:val="00E8386A"/>
     <w:rsid w:val="00EA2116"/>
     <w:rsid w:val="00EC53B4"/>
     <w:rsid w:val="00ED5520"/>
     <w:rsid w:val="00ED5C16"/>
     <w:rsid w:val="00EE00DF"/>
+    <w:rsid w:val="00EE5CF4"/>
     <w:rsid w:val="00EF090E"/>
     <w:rsid w:val="00EF191C"/>
     <w:rsid w:val="00F03B49"/>
+    <w:rsid w:val="00F0464A"/>
     <w:rsid w:val="00F052F5"/>
     <w:rsid w:val="00F0565C"/>
     <w:rsid w:val="00F10047"/>
     <w:rsid w:val="00F21AC3"/>
     <w:rsid w:val="00F229D6"/>
     <w:rsid w:val="00F320DB"/>
     <w:rsid w:val="00F338F0"/>
     <w:rsid w:val="00F4451D"/>
     <w:rsid w:val="00F529EB"/>
+    <w:rsid w:val="00F67353"/>
     <w:rsid w:val="00F74255"/>
     <w:rsid w:val="00F7462B"/>
     <w:rsid w:val="00F9508E"/>
     <w:rsid w:val="00FA09B1"/>
     <w:rsid w:val="00FA1CCC"/>
     <w:rsid w:val="00FA5A63"/>
     <w:rsid w:val="00FB5314"/>
     <w:rsid w:val="00FC5328"/>
     <w:rsid w:val="00FD1E85"/>
+    <w:rsid w:val="00FD6500"/>
+    <w:rsid w:val="00FE64F7"/>
     <w:rsid w:val="00FE79BF"/>
     <w:rsid w:val="00FF2611"/>
     <w:rsid w:val="00FF4FB6"/>
     <w:rsid w:val="00FF79D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -11848,51 +12438,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="708072666">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.nsf.gov/policies/pappg/23-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coi.msu.edu/forms/index.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hr.msu.edu/policies-procedures/faculty-academic-staff/faculty-handbook/conflicts_of_interest.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-25-133.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.nsf.gov/policies/pappg/23-1/ch-2-proposal-preparation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hr.msu.edu/policies-procedures/faculty-academic-staff/faculty-handbook/conflicts_of_interest.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usda.gov/sites/default/files/documents/2026-usda-0001-f-deviation.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-25-133.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usda.gov/sites/default/files/documents/2026-usda-0001-f-deviation.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usda.gov/sites/default/files/documents/usda-general-terms-conditions-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coi.msu.edu/forms/index.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bing.com/images/search?q=michigan+State+logo&amp;view=detail&amp;id=53229208D09B07A4C93C3A64853A1EF32F96A87E&amp;first=71" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bing.com/images/search?q=michigan+State+logo&amp;view=detail&amp;id=F6D49B7ECFAA9AF0A001F9DB399CB6BED6E5A0F6&amp;first=526" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -12031,80 +12621,78 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
@@ -12115,109 +12703,114 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F90F03"/>
     <w:rsid w:val="000D3796"/>
     <w:rsid w:val="00132DD1"/>
     <w:rsid w:val="0019167D"/>
     <w:rsid w:val="001A2500"/>
     <w:rsid w:val="001C7830"/>
     <w:rsid w:val="00210AD9"/>
     <w:rsid w:val="00232577"/>
     <w:rsid w:val="00282699"/>
     <w:rsid w:val="002877CB"/>
     <w:rsid w:val="002B389E"/>
     <w:rsid w:val="002D35A6"/>
     <w:rsid w:val="002E71B3"/>
     <w:rsid w:val="00381191"/>
     <w:rsid w:val="00383F89"/>
     <w:rsid w:val="00425E7F"/>
     <w:rsid w:val="004451BF"/>
+    <w:rsid w:val="0044743C"/>
     <w:rsid w:val="004607DF"/>
     <w:rsid w:val="00463DBD"/>
     <w:rsid w:val="004768E3"/>
     <w:rsid w:val="004B2CD9"/>
     <w:rsid w:val="004C7D56"/>
     <w:rsid w:val="0056450C"/>
+    <w:rsid w:val="005B67D8"/>
     <w:rsid w:val="005D542C"/>
     <w:rsid w:val="006023F9"/>
     <w:rsid w:val="006603FA"/>
     <w:rsid w:val="006C778F"/>
     <w:rsid w:val="007145E3"/>
     <w:rsid w:val="00724523"/>
     <w:rsid w:val="007368AA"/>
     <w:rsid w:val="00765F9A"/>
     <w:rsid w:val="00793B03"/>
     <w:rsid w:val="0079598F"/>
     <w:rsid w:val="007B4926"/>
     <w:rsid w:val="007E48EE"/>
     <w:rsid w:val="0082140D"/>
     <w:rsid w:val="008B5074"/>
     <w:rsid w:val="00941BA9"/>
     <w:rsid w:val="00962DC2"/>
     <w:rsid w:val="00984984"/>
     <w:rsid w:val="00987220"/>
     <w:rsid w:val="009B33AB"/>
     <w:rsid w:val="009E668B"/>
     <w:rsid w:val="009F267F"/>
     <w:rsid w:val="00A05F7F"/>
+    <w:rsid w:val="00A205CD"/>
     <w:rsid w:val="00A60198"/>
     <w:rsid w:val="00A73244"/>
     <w:rsid w:val="00AA248A"/>
     <w:rsid w:val="00AA2A0B"/>
     <w:rsid w:val="00AC7EE0"/>
     <w:rsid w:val="00AF332C"/>
     <w:rsid w:val="00B23EC3"/>
     <w:rsid w:val="00B275C3"/>
+    <w:rsid w:val="00B56965"/>
     <w:rsid w:val="00B863E9"/>
     <w:rsid w:val="00B92110"/>
     <w:rsid w:val="00BC0EC8"/>
     <w:rsid w:val="00BC533A"/>
     <w:rsid w:val="00C07240"/>
     <w:rsid w:val="00C6078A"/>
     <w:rsid w:val="00CD5610"/>
     <w:rsid w:val="00CD7F5F"/>
     <w:rsid w:val="00D342E3"/>
     <w:rsid w:val="00D56992"/>
     <w:rsid w:val="00DD770B"/>
     <w:rsid w:val="00DE745D"/>
     <w:rsid w:val="00E01C45"/>
     <w:rsid w:val="00E22FAF"/>
     <w:rsid w:val="00E40B6D"/>
     <w:rsid w:val="00EB0031"/>
     <w:rsid w:val="00EC38CB"/>
     <w:rsid w:val="00EF5FC7"/>
     <w:rsid w:val="00F90F03"/>
     <w:rsid w:val="00F967D4"/>
     <w:rsid w:val="00FB4955"/>
     <w:rsid w:val="00FC5752"/>
     <w:rsid w:val="00FE0C39"/>
+    <w:rsid w:val="00FE64F7"/>
     <w:rsid w:val="00FF4FB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -12964,75 +13557,81 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E7049BB-BF66-47A6-828C-DA4A610728AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1619</Words>
-  <Characters>9329</Characters>
+  <Words>1788</Words>
+  <Characters>10192</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>116</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>84</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Controllers Office</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10832</CharactersWithSpaces>
+  <CharactersWithSpaces>11957</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katie Cook</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>