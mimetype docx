--- v0 (2026-06-23)
+++ v1 (2026-08-07)
@@ -3687,135 +3687,95 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5619">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rogram.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E46B9C" w14:textId="77777777" w:rsidR="00F62EED" w:rsidRDefault="00F62EED" w:rsidP="00F62EED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F4B4A6B" w14:textId="76BFAFA2" w:rsidR="00F62EED" w:rsidRPr="00E37145" w:rsidRDefault="00F62EED" w:rsidP="00F62EED">
+    <w:p w14:paraId="7F4B4A6B" w14:textId="5EAC634B" w:rsidR="00F62EED" w:rsidRPr="00E37145" w:rsidRDefault="00F62EED" w:rsidP="00F62EED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Research Security Training </w:t>
       </w:r>
       <w:r w:rsidRPr="004B6172">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(applicable to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> all DOE proposals</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve"> all </w:t>
+      </w:r>
+      <w:r w:rsidR="002B0DB9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NIH, DOE, NSF and USDA proposals)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0672EC93" w14:textId="77777777" w:rsidR="00F62EED" w:rsidRDefault="00F62EED" w:rsidP="00F62EED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00837F43">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
@@ -4732,51 +4692,51 @@
         </w:rPr>
         <w:t>educed F&amp;A rate that we hereby agree to accept</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF191C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. Limited F&amp;A in the solicitation)</w:t>
       </w:r>
       <w:r w:rsidR="00334D92" w:rsidRPr="00EF191C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00334D92" w:rsidRPr="002E4821">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5D3876" w14:textId="0BC641C5" w:rsidR="002E4821" w:rsidRPr="002E4821" w:rsidRDefault="002E4821" w:rsidP="00635AB4">
+    <w:p w14:paraId="7A5D3876" w14:textId="59751696" w:rsidR="002E4821" w:rsidRPr="002E4821" w:rsidRDefault="002E4821" w:rsidP="00635AB4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4821">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -4941,50 +4901,84 @@
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">udit </w:t>
       </w:r>
       <w:r w:rsidRPr="002E4821">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>equirements for Federal Awards</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0DB9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or for </w:t>
+      </w:r>
+      <w:r w:rsidR="002B0DB9" w:rsidRPr="002B0DB9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NIH proposals a 10% MTDC de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002B0DB9" w:rsidRPr="002B0DB9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>minimus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002B0DB9" w:rsidRPr="002B0DB9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rate</w:t>
       </w:r>
       <w:r w:rsidR="00361B3F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32531CDE" w14:textId="46DC65EA" w:rsidR="002E4821" w:rsidRDefault="007E74E3" w:rsidP="00635AB4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4821">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -5487,51 +5481,50 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="522367977"/>
           <w:placeholder>
             <w:docPart w:val="F92A767907AB4238AEB7B4A58D353027"/>
           </w:placeholder>
           <w15:appearance w15:val="hidden"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:bookmarkStart w:id="26" w:name="Text24"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val="Text24"/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput/>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
           </w:r>
@@ -6914,62 +6907,52 @@
         </w:rPr>
         <w:t xml:space="preserve">has the capability to identify, in its accounts, all Federal awards received </w:t>
       </w:r>
       <w:r w:rsidR="000922A1" w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and associated expenses as well as the Federal programs under which</w:t>
       </w:r>
       <w:r w:rsidR="00706522" w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> they </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">were </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>were received;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="36A6DD7A" w14:textId="77777777" w:rsidR="00C66C6D" w:rsidRDefault="00BD5C0D" w:rsidP="00C66C6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">maintains internal controls to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C66C6D">
@@ -7013,144 +6996,114 @@
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rovision</w:t>
       </w:r>
       <w:r w:rsidR="000922A1" w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of contracts or </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> of contracts or grants;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3A8B5189" w14:textId="77777777" w:rsidR="00C66C6D" w:rsidRDefault="00BD5C0D" w:rsidP="00C66C6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">complies with applicable laws and </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>complies with applicable laws and regulations;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0DC3C1CD" w14:textId="77777777" w:rsidR="00C66C6D" w:rsidRDefault="00BD5C0D" w:rsidP="00C66C6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>can prepare appropriate</w:t>
       </w:r>
       <w:r w:rsidR="00324FA8" w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> financial </w:t>
-[...8 lines deleted...]
-        <w:t>statements</w:t>
+        <w:t xml:space="preserve"> financial statements</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="29EE7E76" w14:textId="77777777" w:rsidR="009A42C7" w:rsidRPr="00C66C6D" w:rsidRDefault="00BD5C0D" w:rsidP="00C66C6D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66C6D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">there are no outstanding audit findings which would impact </w:t>
       </w:r>
       <w:r w:rsidR="000922A1" w:rsidRPr="00C66C6D">
         <w:rPr>
@@ -7821,74 +7774,74 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00600BA1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213E3C81" w14:textId="77777777" w:rsidR="00ED5C16" w:rsidRPr="00600BA1" w:rsidRDefault="00ED5C16" w:rsidP="00B42AED">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67058023" w14:textId="77777777" w:rsidR="00F74255" w:rsidRDefault="0007690F" w:rsidP="00F74255">
+    <w:p w14:paraId="67058023" w14:textId="77777777" w:rsidR="00F74255" w:rsidRDefault="0046731B" w:rsidP="00F74255">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="1427EC4C">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:233.85pt;height:34pt">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:234pt;height:34.2pt">
             <v:imagedata r:id="rId15" o:title=""/>
             <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
             <o:signatureline v:ext="edit" id="{5F1AA347-0766-4120-AB10-C45D8769FF8D}" provid="{00000000-0000-0000-0000-000000000000}" issignatureline="t"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5911B58D" w14:textId="77777777" w:rsidR="00B42AED" w:rsidRPr="00F74255" w:rsidRDefault="00B42AED" w:rsidP="00F74255">
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Signature of Authorized Official for Subrecipient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00600BA1">
@@ -7911,51 +7864,51 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7110"/>
         <w:gridCol w:w="3680"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED5C16" w14:paraId="65D96D2A" w14:textId="77777777" w:rsidTr="00ED5C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13B10C14" w14:textId="0B2F1642" w:rsidR="00ED5C16" w:rsidRDefault="00E34D99" w:rsidP="00DB1020">
+          <w:p w14:paraId="13B10C14" w14:textId="0B2F1642" w:rsidR="00ED5C16" w:rsidRDefault="00000000" w:rsidP="00DB1020">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="56523845"/>
                 <w:placeholder>
                   <w:docPart w:val="01F0B33F7448488493A4D2020A9A8178"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
@@ -8034,51 +7987,51 @@
                 </w:r>
                 <w:r w:rsidR="007C3D55">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t> </w:t>
                 </w:r>
                 <w:r w:rsidR="00ED5C16">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A291A0F" w14:textId="0B499B3D" w:rsidR="00ED5C16" w:rsidRDefault="00E34D99" w:rsidP="00DB1020">
+          <w:p w14:paraId="0A291A0F" w14:textId="0B499B3D" w:rsidR="00ED5C16" w:rsidRDefault="00000000" w:rsidP="00DB1020">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="613099253"/>
                 <w:placeholder>
                   <w:docPart w:val="914E1374218744B2A7B60DDCB629CAD2"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
@@ -8296,65 +8249,65 @@
     <w:p w14:paraId="4E6E7179" w14:textId="77777777" w:rsidR="00091D44" w:rsidRPr="000C4AAC" w:rsidRDefault="00091D44" w:rsidP="00D6502F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00091D44" w:rsidRPr="000C4AAC" w:rsidSect="009D134D">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="288" w:right="720" w:bottom="90" w:left="720" w:header="288" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66CA4F50" w14:textId="77777777" w:rsidR="00E34D99" w:rsidRDefault="00E34D99" w:rsidP="00AD36F2">
+    <w:p w14:paraId="282B991F" w14:textId="77777777" w:rsidR="00C67983" w:rsidRDefault="00C67983" w:rsidP="00AD36F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="282F318B" w14:textId="77777777" w:rsidR="00E34D99" w:rsidRDefault="00E34D99" w:rsidP="00AD36F2">
+    <w:p w14:paraId="6734609F" w14:textId="77777777" w:rsidR="00C67983" w:rsidRDefault="00C67983" w:rsidP="00AD36F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="68B22BEE" w14:textId="77777777" w:rsidR="00E34D99" w:rsidRDefault="00E34D99"/>
+    <w:p w14:paraId="3CF3154E" w14:textId="77777777" w:rsidR="00C67983" w:rsidRDefault="00C67983"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8367,96 +8320,93 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1547486129"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-862674743"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="0761C60F" w14:textId="63394E80" w:rsidR="00E0631F" w:rsidRDefault="00E0631F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8504,79 +8454,79 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00623BEE">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4CF7D5AF" w14:textId="7518DB58" w:rsidR="00E0631F" w:rsidRDefault="00B704C2">
+  <w:p w14:paraId="4CF7D5AF" w14:textId="351E6A97" w:rsidR="00E0631F" w:rsidRDefault="00B704C2">
     <w:r>
       <w:t xml:space="preserve">Version dated </w:t>
     </w:r>
-    <w:r w:rsidR="00F62EED">
-      <w:t>12/17/2025</w:t>
+    <w:r w:rsidR="003F531E">
+      <w:t>6/30/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3453D758" w14:textId="77777777" w:rsidR="00E34D99" w:rsidRDefault="00E34D99" w:rsidP="00AD36F2">
+    <w:p w14:paraId="5FDB2E9B" w14:textId="77777777" w:rsidR="00C67983" w:rsidRDefault="00C67983" w:rsidP="00AD36F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3685BF5D" w14:textId="77777777" w:rsidR="00E34D99" w:rsidRDefault="00E34D99" w:rsidP="00AD36F2">
+    <w:p w14:paraId="38892199" w14:textId="77777777" w:rsidR="00C67983" w:rsidRDefault="00C67983" w:rsidP="00AD36F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="78718DB0" w14:textId="77777777" w:rsidR="00E34D99" w:rsidRDefault="00E34D99"/>
+    <w:p w14:paraId="0555446E" w14:textId="77777777" w:rsidR="00C67983" w:rsidRDefault="00C67983"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2714320D" w14:textId="67C8044C" w:rsidR="00E0631F" w:rsidRDefault="00C75215" w:rsidP="00C75215">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56D3FD10" wp14:editId="5E89CE9B">
           <wp:extent cx="3028950" cy="647700"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="C:\Users\cooklau1\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\2623656F.tmp"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9326,53 +9276,53 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1207134741">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="536087279">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1035736624">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="853229938">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1235824127">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1048727465">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="TzALbA0RbmImseO7JcuixZvbRk8stUVCp6K7UTVhoWJ892gZtjOxhtst2wqWSa7dVe+tKvLKj2Pdcd8FDUMzrw==" w:salt="T6+Tp+5UCITdHLPRPo/tgw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="2Fql4PtVJMHJ/xLJpc4EKZFfUvR+i6RlnYwBQMXbme4kT7xKK4j1QL79OGzbLEkeEbCX1hx1WIFznDspFI/IGQ==" w:salt="wi2MmijojlalIUFLq1P/bA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -9416,87 +9366,91 @@
     <w:rsid w:val="001C314D"/>
     <w:rsid w:val="001C4A5D"/>
     <w:rsid w:val="001C7362"/>
     <w:rsid w:val="001D637F"/>
     <w:rsid w:val="001E0A64"/>
     <w:rsid w:val="001E0F28"/>
     <w:rsid w:val="001E153E"/>
     <w:rsid w:val="001E1F32"/>
     <w:rsid w:val="001F4C36"/>
     <w:rsid w:val="001F4E3F"/>
     <w:rsid w:val="0020152E"/>
     <w:rsid w:val="00207DC0"/>
     <w:rsid w:val="00213866"/>
     <w:rsid w:val="00216BF7"/>
     <w:rsid w:val="002244AE"/>
     <w:rsid w:val="00232FC5"/>
     <w:rsid w:val="0023766F"/>
     <w:rsid w:val="0024314C"/>
     <w:rsid w:val="00255FEF"/>
     <w:rsid w:val="00261C78"/>
     <w:rsid w:val="002654CE"/>
     <w:rsid w:val="002A223C"/>
     <w:rsid w:val="002A353B"/>
     <w:rsid w:val="002A3FFE"/>
     <w:rsid w:val="002A628F"/>
+    <w:rsid w:val="002B0DB9"/>
     <w:rsid w:val="002B29E8"/>
     <w:rsid w:val="002B710E"/>
     <w:rsid w:val="002C12F9"/>
     <w:rsid w:val="002C4348"/>
     <w:rsid w:val="002C6518"/>
     <w:rsid w:val="002C6EBB"/>
     <w:rsid w:val="002E4821"/>
     <w:rsid w:val="00301E4F"/>
     <w:rsid w:val="00307B73"/>
     <w:rsid w:val="003100EA"/>
     <w:rsid w:val="00312619"/>
     <w:rsid w:val="00313262"/>
     <w:rsid w:val="003208C3"/>
     <w:rsid w:val="00324FA8"/>
     <w:rsid w:val="00326B0A"/>
+    <w:rsid w:val="00330F02"/>
     <w:rsid w:val="00333303"/>
     <w:rsid w:val="00334D92"/>
     <w:rsid w:val="00336047"/>
     <w:rsid w:val="00337996"/>
     <w:rsid w:val="00345C89"/>
     <w:rsid w:val="00346D9A"/>
     <w:rsid w:val="00361B3F"/>
     <w:rsid w:val="0036359D"/>
     <w:rsid w:val="003715A0"/>
     <w:rsid w:val="00376F3E"/>
     <w:rsid w:val="0038326F"/>
     <w:rsid w:val="003C0C6E"/>
     <w:rsid w:val="003E430E"/>
     <w:rsid w:val="003F4CFB"/>
+    <w:rsid w:val="003F531E"/>
     <w:rsid w:val="003F7D60"/>
     <w:rsid w:val="004251B3"/>
     <w:rsid w:val="0043697D"/>
     <w:rsid w:val="00440FB6"/>
     <w:rsid w:val="004439AE"/>
     <w:rsid w:val="004451BF"/>
     <w:rsid w:val="004506C8"/>
     <w:rsid w:val="00465CA3"/>
+    <w:rsid w:val="0046731B"/>
     <w:rsid w:val="00470E52"/>
     <w:rsid w:val="004722DE"/>
     <w:rsid w:val="00476380"/>
     <w:rsid w:val="00490149"/>
     <w:rsid w:val="00496724"/>
     <w:rsid w:val="004B1A73"/>
     <w:rsid w:val="004B364D"/>
     <w:rsid w:val="004B6B5C"/>
     <w:rsid w:val="004E074C"/>
     <w:rsid w:val="004E38F8"/>
     <w:rsid w:val="004E3C1E"/>
     <w:rsid w:val="004F3BCC"/>
     <w:rsid w:val="004F650D"/>
     <w:rsid w:val="004F7A17"/>
     <w:rsid w:val="0051484E"/>
     <w:rsid w:val="0053469B"/>
     <w:rsid w:val="00545670"/>
     <w:rsid w:val="00553910"/>
     <w:rsid w:val="00565714"/>
     <w:rsid w:val="00584D00"/>
     <w:rsid w:val="005A00F7"/>
     <w:rsid w:val="005A3163"/>
     <w:rsid w:val="005A5E58"/>
     <w:rsid w:val="005B3D5A"/>
     <w:rsid w:val="005B62F2"/>
@@ -9611,50 +9565,51 @@
     <w:rsid w:val="00AF4173"/>
     <w:rsid w:val="00AF47CA"/>
     <w:rsid w:val="00B2146C"/>
     <w:rsid w:val="00B255FD"/>
     <w:rsid w:val="00B42AED"/>
     <w:rsid w:val="00B57037"/>
     <w:rsid w:val="00B704C2"/>
     <w:rsid w:val="00B8216B"/>
     <w:rsid w:val="00B8278E"/>
     <w:rsid w:val="00B85E5F"/>
     <w:rsid w:val="00BA771D"/>
     <w:rsid w:val="00BB2AB8"/>
     <w:rsid w:val="00BD52F5"/>
     <w:rsid w:val="00BD5C0D"/>
     <w:rsid w:val="00BE1827"/>
     <w:rsid w:val="00C11154"/>
     <w:rsid w:val="00C16DDB"/>
     <w:rsid w:val="00C21172"/>
     <w:rsid w:val="00C2532C"/>
     <w:rsid w:val="00C33DE8"/>
     <w:rsid w:val="00C50F42"/>
     <w:rsid w:val="00C63141"/>
     <w:rsid w:val="00C63A78"/>
     <w:rsid w:val="00C6468C"/>
     <w:rsid w:val="00C66C6D"/>
+    <w:rsid w:val="00C67983"/>
     <w:rsid w:val="00C71D83"/>
     <w:rsid w:val="00C75215"/>
     <w:rsid w:val="00C77D91"/>
     <w:rsid w:val="00C84A58"/>
     <w:rsid w:val="00C90732"/>
     <w:rsid w:val="00C92CD0"/>
     <w:rsid w:val="00C93995"/>
     <w:rsid w:val="00C96182"/>
     <w:rsid w:val="00C964D9"/>
     <w:rsid w:val="00CA05CD"/>
     <w:rsid w:val="00CA5EEF"/>
     <w:rsid w:val="00CB7F2D"/>
     <w:rsid w:val="00CC39B8"/>
     <w:rsid w:val="00CC5C27"/>
     <w:rsid w:val="00CC7E49"/>
     <w:rsid w:val="00D10771"/>
     <w:rsid w:val="00D16089"/>
     <w:rsid w:val="00D20167"/>
     <w:rsid w:val="00D24336"/>
     <w:rsid w:val="00D35AE1"/>
     <w:rsid w:val="00D37578"/>
     <w:rsid w:val="00D54AD2"/>
     <w:rsid w:val="00D6502F"/>
     <w:rsid w:val="00D66BC7"/>
     <w:rsid w:val="00D94285"/>
@@ -9682,50 +9637,51 @@
     <w:rsid w:val="00ED5C16"/>
     <w:rsid w:val="00EE00DF"/>
     <w:rsid w:val="00EF090E"/>
     <w:rsid w:val="00EF0F6A"/>
     <w:rsid w:val="00EF191C"/>
     <w:rsid w:val="00F03B49"/>
     <w:rsid w:val="00F052F5"/>
     <w:rsid w:val="00F0565C"/>
     <w:rsid w:val="00F10047"/>
     <w:rsid w:val="00F320DB"/>
     <w:rsid w:val="00F338F0"/>
     <w:rsid w:val="00F36181"/>
     <w:rsid w:val="00F4451D"/>
     <w:rsid w:val="00F529EB"/>
     <w:rsid w:val="00F62EED"/>
     <w:rsid w:val="00F74255"/>
     <w:rsid w:val="00F90F03"/>
     <w:rsid w:val="00F9508E"/>
     <w:rsid w:val="00FA1CCC"/>
     <w:rsid w:val="00FA5A63"/>
     <w:rsid w:val="00FB5314"/>
     <w:rsid w:val="00FC208A"/>
     <w:rsid w:val="00FC5328"/>
     <w:rsid w:val="00FD1E85"/>
     <w:rsid w:val="00FD4DD1"/>
+    <w:rsid w:val="00FE64F7"/>
     <w:rsid w:val="00FE79BF"/>
     <w:rsid w:val="00FF79D7"/>
     <w:rsid w:val="17269CD6"/>
     <w:rsid w:val="1FB9A360"/>
     <w:rsid w:val="3D998922"/>
     <w:rsid w:val="3E38DFBC"/>
     <w:rsid w:val="4EF95473"/>
     <w:rsid w:val="69A2C863"/>
     <w:rsid w:val="7C8FFBE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -10606,80 +10562,78 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
@@ -10687,78 +10641,81 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F90F03"/>
     <w:rsid w:val="001A2500"/>
     <w:rsid w:val="001D3999"/>
     <w:rsid w:val="0025498D"/>
     <w:rsid w:val="002B389E"/>
     <w:rsid w:val="002E71B3"/>
     <w:rsid w:val="00307B73"/>
     <w:rsid w:val="00332FE0"/>
     <w:rsid w:val="00367999"/>
     <w:rsid w:val="004451BF"/>
     <w:rsid w:val="00463DBD"/>
     <w:rsid w:val="004B0174"/>
     <w:rsid w:val="006023F9"/>
+    <w:rsid w:val="0067486E"/>
     <w:rsid w:val="006C778F"/>
     <w:rsid w:val="00724523"/>
     <w:rsid w:val="007B4926"/>
     <w:rsid w:val="007E48EE"/>
     <w:rsid w:val="0082140D"/>
     <w:rsid w:val="0086389B"/>
     <w:rsid w:val="008679F8"/>
     <w:rsid w:val="00941BA9"/>
     <w:rsid w:val="00962DC2"/>
     <w:rsid w:val="009B33AB"/>
     <w:rsid w:val="00A73244"/>
     <w:rsid w:val="00A954D1"/>
     <w:rsid w:val="00AC5767"/>
     <w:rsid w:val="00B82C20"/>
     <w:rsid w:val="00BC0EC8"/>
     <w:rsid w:val="00C6078A"/>
     <w:rsid w:val="00CD7F5F"/>
     <w:rsid w:val="00D56992"/>
     <w:rsid w:val="00D77917"/>
+    <w:rsid w:val="00DD6AD2"/>
     <w:rsid w:val="00DD770B"/>
     <w:rsid w:val="00E22FAF"/>
     <w:rsid w:val="00EB0031"/>
     <w:rsid w:val="00EC38CB"/>
     <w:rsid w:val="00EF5FC7"/>
     <w:rsid w:val="00F90F03"/>
     <w:rsid w:val="00FC208A"/>
     <w:rsid w:val="00FC5752"/>
     <w:rsid w:val="00FE0C39"/>
+    <w:rsid w:val="00FE64F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -11495,65 +11452,56 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A0F89763560E5640B32E14B00858164A" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c1cc8dd372d3dc91f65a17682c8ffdca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a8e87183-a721-4092-977e-1fc3f671c09d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc687567b7f549d08fa6e90461e8dfa4" ns2:_="">
     <xsd:import namespace="a8e87183-a721-4092-977e-1fc3f671c09d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a8e87183-a721-4092-977e-1fc3f671c09d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -11641,127 +11589,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B9D88C2-ED34-4AD4-ADD0-2FD2391F0768}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394E3CF3-1F0D-430E-BB9E-8D318CDD1759}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a8e87183-a721-4092-977e-1fc3f671c09d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35B37415-B274-47CD-BFB9-537F8734E2E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{090A9A32-3FFC-413E-AE59-D3B008DED700}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1433</Words>
-  <Characters>8255</Characters>
+  <Words>1444</Words>
+  <Characters>8235</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>104</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Controllers Office</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9584</CharactersWithSpaces>
+  <CharactersWithSpaces>9660</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katie Cook</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A0F89763560E5640B32E14B00858164A</vt:lpwstr>
   </property>