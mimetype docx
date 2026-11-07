--- v1 (2026-08-07)
+++ v2 (2026-11-07)
@@ -1982,51 +1982,51 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="2C7281EC">
               <v:line id="Straight Connector 34" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" from="-.75pt,5.25pt" to="531pt,5.25pt" w14:anchorId="77FE1F53" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1cO/n2gEAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9a6dJq1WXufgKL1U&#10;rdWkvRN28CIBg4B613/fgbXXUVtVStQLYmDem3mPYX07WsMOEKJG1/LlouYMnMROu33Lvz/ev/vI&#10;WUzCdcKgg5YfIfLbzds368E3sMIeTQeBEYmLzeBb3qfkm6qKsgcr4gI9OLpUGKxIFIZ91QUxELs1&#10;1aqub6oBQ+cDSoiRTu+mS74p/EqBTF+VipCYaTn1lsoayvqU12qzFs0+CN9reWpDvKILK7SjojPV&#10;nUiC/Qz6DyqrZcCIKi0k2gqV0hKKBlKzrH9T89ALD0ULmRP9bFP8f7Tyy2EXmO5afvWeMycsvdFD&#10;CkLv+8S26Bw5iIHRJTk1+NgQYOt24RRFvwtZ9qiCZcpo/4OGoBhB0thYfD7OPsOYmKTDmw/XV6vV&#10;NWfyfFdNFJnKh5g+AVqWNy032mULRCMOn2OispR6TsnHxuU1otHdvTamBHl4YGsCOwh69jQuc/OE&#10;e5ZFUUZWWdIkouzS0cDE+g0U2ULNTnLKQF44hZTg0pnXOMrOMEUdzMC6tP1P4Ck/Q6EM60vAM6JU&#10;RpdmsNUOw9+qX6xQU/7ZgUl3tuAJu2N53mINTV1x7vRD8lg/jwv88o83vwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhABrn8FzcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMT01Lw0AQvQv+h2UEb+1uIxaJ&#10;2RQRWsRbY0G8bbKTD5qdDdltmvrrneJBT8P74M172WZ2vZhwDJ0nDaulAoFUedtRo+HwsV08gQjR&#10;kDW9J9RwwQCb/PYmM6n1Z9rjVMRGcAiF1GhoYxxSKUPVojNh6Qck1mo/OhMZjo20ozlzuOtlotRa&#10;OtMRf2jNgK8tVsfi5DRsy/ry9b37fEvqXdIe3x8O+6lQWt/fzS/PICLO8c8M1/pcHXLuVPoT2SB6&#10;DYvVIzuZV3yvulonPK78ZWSeyf8L8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdXDv&#10;59oBAAAPBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;GufwXNwAAAAJAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C56E7E" w14:textId="77777777" w:rsidR="00FF79D7" w:rsidRPr="00880139" w:rsidRDefault="00FF79D7" w:rsidP="00584D00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -3687,95 +3687,119 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5619">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rogram.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E46B9C" w14:textId="77777777" w:rsidR="00F62EED" w:rsidRDefault="00F62EED" w:rsidP="00F62EED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F4B4A6B" w14:textId="5EAC634B" w:rsidR="00F62EED" w:rsidRPr="00E37145" w:rsidRDefault="00F62EED" w:rsidP="00F62EED">
+    <w:p w14:paraId="7F4B4A6B" w14:textId="0A4C70AD" w:rsidR="00F62EED" w:rsidRPr="00E37145" w:rsidRDefault="00F62EED" w:rsidP="00F62EED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Research Security Training </w:t>
       </w:r>
       <w:r w:rsidRPr="004B6172">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(applicable to</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> all </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80699">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80699" w:rsidRPr="001A4D21">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable when prime sponsor is </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80699">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a U.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80699" w:rsidRPr="001A4D21">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Federal agency</w:t>
       </w:r>
       <w:r w:rsidR="002B0DB9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>NIH, DOE, NSF and USDA proposals)</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0672EC93" w14:textId="77777777" w:rsidR="00F62EED" w:rsidRDefault="00F62EED" w:rsidP="00F62EED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00837F43">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
@@ -4916,69 +4940,51 @@
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>equirements for Federal Awards</w:t>
       </w:r>
       <w:r w:rsidR="002B0DB9">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, or for </w:t>
       </w:r>
       <w:r w:rsidR="002B0DB9" w:rsidRPr="002B0DB9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">NIH proposals a 10% MTDC de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> rate</w:t>
+        <w:t>NIH proposals a 10% MTDC de minimus rate</w:t>
       </w:r>
       <w:r w:rsidR="00361B3F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32531CDE" w14:textId="46DC65EA" w:rsidR="002E4821" w:rsidRDefault="007E74E3" w:rsidP="00635AB4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4821">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -5481,50 +5487,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="522367977"/>
           <w:placeholder>
             <w:docPart w:val="F92A767907AB4238AEB7B4A58D353027"/>
           </w:placeholder>
           <w15:appearance w15:val="hidden"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:bookmarkStart w:id="26" w:name="Text24"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val="Text24"/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput/>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
           </w:r>
@@ -5853,51 +5860,51 @@
         <w:t xml:space="preserve">all financial disclosures have been made related to </w:t>
       </w:r>
       <w:r w:rsidR="00E16F0E" w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the activities that may be funded by or will have been satisfactorily managed, reduced or eliminated </w:t>
       </w:r>
       <w:r w:rsidR="00C63141" w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in accordance with subrecipient’</w:t>
       </w:r>
       <w:r w:rsidR="00E16F0E" w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s conflict of interest policy prior to the expenditures of any funds under any resultant agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519E980C" w14:textId="77777777" w:rsidR="009D134D" w:rsidRDefault="007E74E3" w:rsidP="17269CD6">
+    <w:p w14:paraId="519E980C" w14:textId="785E388D" w:rsidR="009D134D" w:rsidRDefault="007E74E3" w:rsidP="17269CD6">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="630" w:hanging="274"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -5913,179 +5920,130 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00E16F0E" w:rsidRPr="17269CD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Subrecipient does not have an activ</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80699" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Subrecipient does not have an activ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80699">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e and/or </w:t>
       </w:r>
-      <w:r w:rsidR="00E16F0E" w:rsidRPr="17269CD6">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">enforced conflict of interest policy and hereby agrees to abide by MSU’s policy and related procedures. See policy at </w:t>
+      <w:r w:rsidR="00F80699" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enforced conflict of interest policy and hereby agrees to abide by </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00EF090E" w:rsidRPr="17269CD6">
+        <w:r w:rsidR="00F80699" w:rsidRPr="00F74A46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https://www.hr.msu.edu/policies-procedures/faculty-academic-staff/faculty-handbook/conflicts_of_interest.html</w:t>
+          <w:t>MSU’s policy and related procedures</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00635D63" w:rsidRPr="17269CD6">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">, which can be found at </w:t>
+      <w:r w:rsidR="00F80699" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80699">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete and return </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00EF090E" w:rsidRPr="17269CD6">
+        <w:r w:rsidR="00F80699" w:rsidRPr="00A35EF6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https://coi.msu.edu/forms/index.html</w:t>
+          <w:t>MSU’s Non-Employee Conflict of Interest Form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C616F" w:rsidRPr="17269CD6">
+      <w:r w:rsidR="00F80699" w:rsidRPr="00D54AD2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00971891" w:rsidRPr="17269CD6">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> as an attachment to this Form.</w:t>
+      <w:r w:rsidR="00F80699">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please submit completed COI forms for all Investigators as an attachment to this Form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3BED55" w14:textId="59AB325E" w:rsidR="00E16F0E" w:rsidRDefault="007E74E3" w:rsidP="00635AB4">
+    <w:p w14:paraId="4C3BED55" w14:textId="654AAD73" w:rsidR="00E16F0E" w:rsidRDefault="007E74E3" w:rsidP="00635AB4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
@@ -6111,114 +6069,168 @@
       <w:r w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="00E16F0E" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00953274" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Not applicable because this project is </w:t>
+        <w:t>Not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00953274" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicable because this project is </w:t>
       </w:r>
       <w:r w:rsidR="00953274" w:rsidRPr="00971891">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidR="00953274" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> being funded by </w:t>
       </w:r>
       <w:r w:rsidR="00C63141">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PHS</w:t>
       </w:r>
       <w:r w:rsidR="00953274" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, NSF, </w:t>
       </w:r>
       <w:r w:rsidR="0015658B" w:rsidRPr="00EF191C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DOE</w:t>
       </w:r>
+      <w:r w:rsidR="00F80699">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, NASA</w:t>
+      </w:r>
       <w:r w:rsidR="0015658B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00953274" w:rsidRPr="00953274">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>or other sponsor that has adopted the federal financial disclosure requirements</w:t>
+        <w:t xml:space="preserve">or other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00953274" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sponsor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00953274" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00953274" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00953274" w:rsidRPr="00953274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adopted the federal financial disclosure requirements</w:t>
       </w:r>
       <w:r w:rsidR="00E74D03">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9DCBC7" w14:textId="77777777" w:rsidR="00A303D1" w:rsidRPr="00706522" w:rsidRDefault="00A303D1" w:rsidP="00490149">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706522">
@@ -7774,88 +7786,88 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00600BA1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213E3C81" w14:textId="77777777" w:rsidR="00ED5C16" w:rsidRPr="00600BA1" w:rsidRDefault="00ED5C16" w:rsidP="00B42AED">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67058023" w14:textId="77777777" w:rsidR="00F74255" w:rsidRDefault="0046731B" w:rsidP="00F74255">
+    <w:p w14:paraId="67058023" w14:textId="77777777" w:rsidR="00F74255" w:rsidRDefault="00F80699" w:rsidP="00F74255">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="1427EC4C">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:234pt;height:34.2pt">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Signature Line, Unsigned" style="width:234pt;height:34.5pt">
             <v:imagedata r:id="rId15" o:title=""/>
             <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
             <o:signatureline v:ext="edit" id="{5F1AA347-0766-4120-AB10-C45D8769FF8D}" provid="{00000000-0000-0000-0000-000000000000}" issignatureline="t"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5911B58D" w14:textId="77777777" w:rsidR="00B42AED" w:rsidRPr="00F74255" w:rsidRDefault="00B42AED" w:rsidP="00F74255">
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Signature of Authorized Official for Subrecipient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00600BA1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="176EBF36" w14:textId="77777777" w:rsidR="00F74255" w:rsidRDefault="00F74255" w:rsidP="00D6502F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -7864,51 +7876,51 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7110"/>
         <w:gridCol w:w="3680"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED5C16" w14:paraId="65D96D2A" w14:textId="77777777" w:rsidTr="00ED5C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13B10C14" w14:textId="0B2F1642" w:rsidR="00ED5C16" w:rsidRDefault="00000000" w:rsidP="00DB1020">
+          <w:p w14:paraId="13B10C14" w14:textId="0B2F1642" w:rsidR="00ED5C16" w:rsidRDefault="003D60B1" w:rsidP="00DB1020">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="56523845"/>
                 <w:placeholder>
                   <w:docPart w:val="01F0B33F7448488493A4D2020A9A8178"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
@@ -7987,51 +7999,51 @@
                 </w:r>
                 <w:r w:rsidR="007C3D55">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t> </w:t>
                 </w:r>
                 <w:r w:rsidR="00ED5C16">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A291A0F" w14:textId="0B499B3D" w:rsidR="00ED5C16" w:rsidRDefault="00000000" w:rsidP="00DB1020">
+          <w:p w14:paraId="0A291A0F" w14:textId="0B499B3D" w:rsidR="00ED5C16" w:rsidRDefault="003D60B1" w:rsidP="00DB1020">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="613099253"/>
                 <w:placeholder>
                   <w:docPart w:val="914E1374218744B2A7B60DDCB629CAD2"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
@@ -8249,65 +8261,65 @@
     <w:p w14:paraId="4E6E7179" w14:textId="77777777" w:rsidR="00091D44" w:rsidRPr="000C4AAC" w:rsidRDefault="00091D44" w:rsidP="00D6502F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00091D44" w:rsidRPr="000C4AAC" w:rsidSect="009D134D">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="288" w:right="720" w:bottom="90" w:left="720" w:header="288" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="282B991F" w14:textId="77777777" w:rsidR="00C67983" w:rsidRDefault="00C67983" w:rsidP="00AD36F2">
+    <w:p w14:paraId="15066C75" w14:textId="77777777" w:rsidR="003D60B1" w:rsidRDefault="003D60B1" w:rsidP="00AD36F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6734609F" w14:textId="77777777" w:rsidR="00C67983" w:rsidRDefault="00C67983" w:rsidP="00AD36F2">
+    <w:p w14:paraId="449456EB" w14:textId="77777777" w:rsidR="003D60B1" w:rsidRDefault="003D60B1" w:rsidP="00AD36F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3CF3154E" w14:textId="77777777" w:rsidR="00C67983" w:rsidRDefault="00C67983"/>
+    <w:p w14:paraId="23180706" w14:textId="77777777" w:rsidR="003D60B1" w:rsidRDefault="003D60B1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8354,59 +8366,61 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1547486129"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-862674743"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="0761C60F" w14:textId="63394E80" w:rsidR="00E0631F" w:rsidRDefault="00E0631F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8454,79 +8468,82 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00623BEE">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4CF7D5AF" w14:textId="351E6A97" w:rsidR="00E0631F" w:rsidRDefault="00B704C2">
+  <w:p w14:paraId="4CF7D5AF" w14:textId="2C9061CC" w:rsidR="00E0631F" w:rsidRDefault="00B704C2">
     <w:r>
       <w:t xml:space="preserve">Version dated </w:t>
     </w:r>
+    <w:r w:rsidR="00F80699">
+      <w:t>11/3</w:t>
+    </w:r>
     <w:r w:rsidR="003F531E">
-      <w:t>6/30/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FDB2E9B" w14:textId="77777777" w:rsidR="00C67983" w:rsidRDefault="00C67983" w:rsidP="00AD36F2">
+    <w:p w14:paraId="29A52447" w14:textId="77777777" w:rsidR="003D60B1" w:rsidRDefault="003D60B1" w:rsidP="00AD36F2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38892199" w14:textId="77777777" w:rsidR="00C67983" w:rsidRDefault="00C67983" w:rsidP="00AD36F2">
+    <w:p w14:paraId="65EF4E42" w14:textId="77777777" w:rsidR="003D60B1" w:rsidRDefault="003D60B1" w:rsidP="00AD36F2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0555446E" w14:textId="77777777" w:rsidR="00C67983" w:rsidRDefault="00C67983"/>
+    <w:p w14:paraId="3EB6F3E5" w14:textId="77777777" w:rsidR="003D60B1" w:rsidRDefault="003D60B1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2714320D" w14:textId="67C8044C" w:rsidR="00E0631F" w:rsidRDefault="00C75215" w:rsidP="00C75215">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56D3FD10" wp14:editId="5E89CE9B">
           <wp:extent cx="3028950" cy="647700"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="C:\Users\cooklau1\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\2623656F.tmp"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9278,51 +9295,51 @@
   <w:num w:numId="2" w16cid:durableId="1207134741">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="536087279">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1035736624">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="853229938">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1235824127">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1048727465">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="2Fql4PtVJMHJ/xLJpc4EKZFfUvR+i6RlnYwBQMXbme4kT7xKK4j1QL79OGzbLEkeEbCX1hx1WIFznDspFI/IGQ==" w:salt="wi2MmijojlalIUFLq1P/bA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ekPB7x3dMwOncFwzyIAT0cNJxct9WtHqQsm6cBoLcawroWiMyIvgTda6wp7oeiaNbNpXW2hOoJeY66GHXJEVCA==" w:salt="lG4Q8QB4KAjCL/oxy/L2hA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -9351,94 +9368,96 @@
     <w:rsid w:val="00117360"/>
     <w:rsid w:val="00122263"/>
     <w:rsid w:val="001228BB"/>
     <w:rsid w:val="00125582"/>
     <w:rsid w:val="00126D8B"/>
     <w:rsid w:val="00132789"/>
     <w:rsid w:val="0014620A"/>
     <w:rsid w:val="00151F6E"/>
     <w:rsid w:val="00155EFE"/>
     <w:rsid w:val="0015658B"/>
     <w:rsid w:val="001577C8"/>
     <w:rsid w:val="001649DA"/>
     <w:rsid w:val="00181DE8"/>
     <w:rsid w:val="001A57A3"/>
     <w:rsid w:val="001B2BF5"/>
     <w:rsid w:val="001C314D"/>
     <w:rsid w:val="001C4A5D"/>
     <w:rsid w:val="001C7362"/>
     <w:rsid w:val="001D637F"/>
     <w:rsid w:val="001E0A64"/>
     <w:rsid w:val="001E0F28"/>
     <w:rsid w:val="001E153E"/>
     <w:rsid w:val="001E1F32"/>
     <w:rsid w:val="001F4C36"/>
     <w:rsid w:val="001F4E3F"/>
+    <w:rsid w:val="001F6DC7"/>
     <w:rsid w:val="0020152E"/>
     <w:rsid w:val="00207DC0"/>
     <w:rsid w:val="00213866"/>
     <w:rsid w:val="00216BF7"/>
     <w:rsid w:val="002244AE"/>
     <w:rsid w:val="00232FC5"/>
     <w:rsid w:val="0023766F"/>
     <w:rsid w:val="0024314C"/>
     <w:rsid w:val="00255FEF"/>
     <w:rsid w:val="00261C78"/>
     <w:rsid w:val="002654CE"/>
     <w:rsid w:val="002A223C"/>
     <w:rsid w:val="002A353B"/>
     <w:rsid w:val="002A3FFE"/>
     <w:rsid w:val="002A628F"/>
     <w:rsid w:val="002B0DB9"/>
     <w:rsid w:val="002B29E8"/>
     <w:rsid w:val="002B710E"/>
     <w:rsid w:val="002C12F9"/>
     <w:rsid w:val="002C4348"/>
     <w:rsid w:val="002C6518"/>
     <w:rsid w:val="002C6EBB"/>
     <w:rsid w:val="002E4821"/>
     <w:rsid w:val="00301E4F"/>
     <w:rsid w:val="00307B73"/>
     <w:rsid w:val="003100EA"/>
     <w:rsid w:val="00312619"/>
     <w:rsid w:val="00313262"/>
     <w:rsid w:val="003208C3"/>
     <w:rsid w:val="00324FA8"/>
     <w:rsid w:val="00326B0A"/>
     <w:rsid w:val="00330F02"/>
     <w:rsid w:val="00333303"/>
     <w:rsid w:val="00334D92"/>
     <w:rsid w:val="00336047"/>
     <w:rsid w:val="00337996"/>
     <w:rsid w:val="00345C89"/>
     <w:rsid w:val="00346D9A"/>
     <w:rsid w:val="00361B3F"/>
     <w:rsid w:val="0036359D"/>
     <w:rsid w:val="003715A0"/>
     <w:rsid w:val="00376F3E"/>
     <w:rsid w:val="0038326F"/>
     <w:rsid w:val="003C0C6E"/>
+    <w:rsid w:val="003D60B1"/>
     <w:rsid w:val="003E430E"/>
     <w:rsid w:val="003F4CFB"/>
     <w:rsid w:val="003F531E"/>
     <w:rsid w:val="003F7D60"/>
     <w:rsid w:val="004251B3"/>
     <w:rsid w:val="0043697D"/>
     <w:rsid w:val="00440FB6"/>
     <w:rsid w:val="004439AE"/>
     <w:rsid w:val="004451BF"/>
     <w:rsid w:val="004506C8"/>
     <w:rsid w:val="00465CA3"/>
     <w:rsid w:val="0046731B"/>
     <w:rsid w:val="00470E52"/>
     <w:rsid w:val="004722DE"/>
     <w:rsid w:val="00476380"/>
     <w:rsid w:val="00490149"/>
     <w:rsid w:val="00496724"/>
     <w:rsid w:val="004B1A73"/>
     <w:rsid w:val="004B364D"/>
     <w:rsid w:val="004B6B5C"/>
     <w:rsid w:val="004E074C"/>
     <w:rsid w:val="004E38F8"/>
     <w:rsid w:val="004E3C1E"/>
     <w:rsid w:val="004F3BCC"/>
     <w:rsid w:val="004F650D"/>
@@ -9628,50 +9647,51 @@
     <w:rsid w:val="00E34D99"/>
     <w:rsid w:val="00E5453D"/>
     <w:rsid w:val="00E72698"/>
     <w:rsid w:val="00E74B55"/>
     <w:rsid w:val="00E74D03"/>
     <w:rsid w:val="00E7639D"/>
     <w:rsid w:val="00E766CA"/>
     <w:rsid w:val="00E80633"/>
     <w:rsid w:val="00EA2116"/>
     <w:rsid w:val="00ED5C16"/>
     <w:rsid w:val="00EE00DF"/>
     <w:rsid w:val="00EF090E"/>
     <w:rsid w:val="00EF0F6A"/>
     <w:rsid w:val="00EF191C"/>
     <w:rsid w:val="00F03B49"/>
     <w:rsid w:val="00F052F5"/>
     <w:rsid w:val="00F0565C"/>
     <w:rsid w:val="00F10047"/>
     <w:rsid w:val="00F320DB"/>
     <w:rsid w:val="00F338F0"/>
     <w:rsid w:val="00F36181"/>
     <w:rsid w:val="00F4451D"/>
     <w:rsid w:val="00F529EB"/>
     <w:rsid w:val="00F62EED"/>
     <w:rsid w:val="00F74255"/>
+    <w:rsid w:val="00F80699"/>
     <w:rsid w:val="00F90F03"/>
     <w:rsid w:val="00F9508E"/>
     <w:rsid w:val="00FA1CCC"/>
     <w:rsid w:val="00FA5A63"/>
     <w:rsid w:val="00FB5314"/>
     <w:rsid w:val="00FC208A"/>
     <w:rsid w:val="00FC5328"/>
     <w:rsid w:val="00FD1E85"/>
     <w:rsid w:val="00FD4DD1"/>
     <w:rsid w:val="00FE64F7"/>
     <w:rsid w:val="00FE79BF"/>
     <w:rsid w:val="00FF79D7"/>
     <w:rsid w:val="17269CD6"/>
     <w:rsid w:val="1FB9A360"/>
     <w:rsid w:val="3D998922"/>
     <w:rsid w:val="3E38DFBC"/>
     <w:rsid w:val="4EF95473"/>
     <w:rsid w:val="69A2C863"/>
     <w:rsid w:val="7C8FFBE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -10379,51 +10399,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="708072666">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hr.msu.edu/policies-procedures/faculty-academic-staff/faculty-handbook/conflicts_of_interest.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-25-133.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/nihgps/index.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coi.msu.edu/forms/index.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trustees.msu.edu/governance/policies/bot-414" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/guide/notice-files/NOT-OD-25-133.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/nihgps/index.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdm.msu.edu/resources/how.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -10631,81 +10651,83 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F90F03"/>
     <w:rsid w:val="001A2500"/>
     <w:rsid w:val="001D3999"/>
+    <w:rsid w:val="001F6DC7"/>
     <w:rsid w:val="0025498D"/>
     <w:rsid w:val="002B389E"/>
     <w:rsid w:val="002E71B3"/>
     <w:rsid w:val="00307B73"/>
     <w:rsid w:val="00332FE0"/>
     <w:rsid w:val="00367999"/>
     <w:rsid w:val="004451BF"/>
     <w:rsid w:val="00463DBD"/>
     <w:rsid w:val="004B0174"/>
     <w:rsid w:val="006023F9"/>
     <w:rsid w:val="0067486E"/>
     <w:rsid w:val="006C778F"/>
     <w:rsid w:val="00724523"/>
     <w:rsid w:val="007B4926"/>
     <w:rsid w:val="007E48EE"/>
     <w:rsid w:val="0082140D"/>
     <w:rsid w:val="0086389B"/>
     <w:rsid w:val="008679F8"/>
     <w:rsid w:val="00941BA9"/>
     <w:rsid w:val="00962DC2"/>
     <w:rsid w:val="009B33AB"/>
     <w:rsid w:val="00A73244"/>
     <w:rsid w:val="00A954D1"/>
     <w:rsid w:val="00AC5767"/>
     <w:rsid w:val="00B82C20"/>
     <w:rsid w:val="00BC0EC8"/>
     <w:rsid w:val="00C6078A"/>
     <w:rsid w:val="00CD7F5F"/>
     <w:rsid w:val="00D56992"/>
     <w:rsid w:val="00D77917"/>
     <w:rsid w:val="00DD6AD2"/>
+    <w:rsid w:val="00DD760D"/>
     <w:rsid w:val="00DD770B"/>
     <w:rsid w:val="00E22FAF"/>
     <w:rsid w:val="00EB0031"/>
     <w:rsid w:val="00EC38CB"/>
     <w:rsid w:val="00EF5FC7"/>
     <w:rsid w:val="00F90F03"/>
     <w:rsid w:val="00FC208A"/>
     <w:rsid w:val="00FC5752"/>
     <w:rsid w:val="00FE0C39"/>
     <w:rsid w:val="00FE64F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
@@ -11452,56 +11474,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A0F89763560E5640B32E14B00858164A" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c1cc8dd372d3dc91f65a17682c8ffdca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a8e87183-a721-4092-977e-1fc3f671c09d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc687567b7f549d08fa6e90461e8dfa4" ns2:_="">
     <xsd:import namespace="a8e87183-a721-4092-977e-1fc3f671c09d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a8e87183-a721-4092-977e-1fc3f671c09d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -11589,136 +11605,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{394E3CF3-1F0D-430E-BB9E-8D318CDD1759}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a8e87183-a721-4092-977e-1fc3f671c09d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B9D88C2-ED34-4AD4-ADD0-2FD2391F0768}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35B37415-B274-47CD-BFB9-537F8734E2E9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{090A9A32-3FFC-413E-AE59-D3B008DED700}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{090A9A32-3FFC-413E-AE59-D3B008DED700}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35B37415-B274-47CD-BFB9-537F8734E2E9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1444</Words>
-  <Characters>8235</Characters>
+  <Words>1410</Words>
+  <Characters>8043</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Controllers Office</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9660</CharactersWithSpaces>
+  <CharactersWithSpaces>9435</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katie Cook</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A0F89763560E5640B32E14B00858164A</vt:lpwstr>
   </property>